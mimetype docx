--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -2832,76 +2832,85 @@
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A2641" w:rsidRPr="00A8135B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>HS không đăng ký căn cứ tình hình cụ thể sẽ sắp xếp lớp cho học sinh đó trong khuôn khổ điều kiện thực tế nhà trường</w:t>
       </w:r>
       <w:r w:rsidR="00C42BEA" w:rsidRPr="00A8135B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC76A38" w14:textId="4A34762E" w:rsidR="00C42BEA" w:rsidRPr="00A8135B" w:rsidRDefault="00A8135B" w:rsidP="009B3B27">
+    <w:p w14:paraId="1AC76A38" w14:textId="0B6CB338" w:rsidR="00C42BEA" w:rsidRPr="00A8135B" w:rsidRDefault="00A8135B" w:rsidP="009B3B27">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8135B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                      </w:t>
       </w:r>
-      <w:r w:rsidR="00C42BEA" w:rsidRPr="00A8135B">
+      <w:r w:rsidR="00704C38">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Điện Biên Đông, ngày </w:t>
+        <w:t>Na Son</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42BEA" w:rsidRPr="00A8135B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ngày </w:t>
       </w:r>
       <w:r w:rsidR="00FC3D4E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="00C42BEA" w:rsidRPr="00A8135B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tháng 8 năm 202</w:t>
       </w:r>
       <w:r w:rsidR="00FC3D4E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -2980,205 +2989,208 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2501BF92" w14:textId="77777777" w:rsidR="00C42BEA" w:rsidRPr="0090321D" w:rsidRDefault="00C42BEA" w:rsidP="00A8135B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C42BEA" w:rsidRPr="0090321D" w:rsidSect="00FC3D4E">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1134" w:bottom="142" w:left="1418" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27E9C308" w14:textId="77777777" w:rsidR="00062571" w:rsidRDefault="00062571" w:rsidP="00E11561">
+    <w:p w14:paraId="1CBA6256" w14:textId="77777777" w:rsidR="00BB07A8" w:rsidRDefault="00BB07A8" w:rsidP="00E11561">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6973B743" w14:textId="77777777" w:rsidR="00062571" w:rsidRDefault="00062571" w:rsidP="00E11561">
+    <w:p w14:paraId="06B39128" w14:textId="77777777" w:rsidR="00BB07A8" w:rsidRDefault="00BB07A8" w:rsidP="00E11561">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="250DFEBA" w14:textId="77777777" w:rsidR="00062571" w:rsidRDefault="00062571" w:rsidP="00E11561">
+    <w:p w14:paraId="6690E1F7" w14:textId="77777777" w:rsidR="00BB07A8" w:rsidRDefault="00BB07A8" w:rsidP="00E11561">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70596DE9" w14:textId="77777777" w:rsidR="00062571" w:rsidRDefault="00062571" w:rsidP="00E11561">
+    <w:p w14:paraId="42AEC4E6" w14:textId="77777777" w:rsidR="00BB07A8" w:rsidRDefault="00BB07A8" w:rsidP="00E11561">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="78"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F23DF"/>
     <w:rsid w:val="00062571"/>
     <w:rsid w:val="000A2641"/>
     <w:rsid w:val="00140069"/>
     <w:rsid w:val="002C12B3"/>
     <w:rsid w:val="004774F1"/>
     <w:rsid w:val="00541F14"/>
     <w:rsid w:val="0056091B"/>
     <w:rsid w:val="005749CE"/>
     <w:rsid w:val="005F24E8"/>
     <w:rsid w:val="006D0B14"/>
+    <w:rsid w:val="00704C38"/>
     <w:rsid w:val="00724B6F"/>
     <w:rsid w:val="00854FDF"/>
     <w:rsid w:val="00885FE3"/>
     <w:rsid w:val="00886A9C"/>
     <w:rsid w:val="008D50C3"/>
     <w:rsid w:val="0090321D"/>
     <w:rsid w:val="009430FD"/>
     <w:rsid w:val="009576E1"/>
     <w:rsid w:val="00991C99"/>
     <w:rsid w:val="009B3B27"/>
     <w:rsid w:val="009F23DF"/>
     <w:rsid w:val="00A2388A"/>
     <w:rsid w:val="00A8135B"/>
     <w:rsid w:val="00A91958"/>
     <w:rsid w:val="00AA26AA"/>
     <w:rsid w:val="00B15276"/>
     <w:rsid w:val="00B35351"/>
+    <w:rsid w:val="00BB07A8"/>
     <w:rsid w:val="00BC1FAF"/>
     <w:rsid w:val="00BD6C28"/>
     <w:rsid w:val="00BE564C"/>
     <w:rsid w:val="00C42BEA"/>
     <w:rsid w:val="00C636ED"/>
     <w:rsid w:val="00CA5D66"/>
     <w:rsid w:val="00CD30F0"/>
     <w:rsid w:val="00DB2A3D"/>
     <w:rsid w:val="00E11561"/>
     <w:rsid w:val="00EA7604"/>
     <w:rsid w:val="00ED4E2C"/>
     <w:rsid w:val="00F36EDC"/>
+    <w:rsid w:val="00F84B76"/>
     <w:rsid w:val="00FC3D4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="vi-VN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A5A3FD8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DB5229AD-9A09-4E0D-B682-A04348E0AA9D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="vi-VN" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
@@ -3947,69 +3959,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>286</Words>
-  <Characters>1631</Characters>
+  <Words>284</Words>
+  <Characters>1625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1914</CharactersWithSpaces>
+  <CharactersWithSpaces>1906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Thanh Nam</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>